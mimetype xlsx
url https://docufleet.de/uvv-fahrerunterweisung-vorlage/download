--- v0 (2026-07-23)
+++ v1 (2026-09-06)
@@ -842,106 +842,126 @@
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v/>
       </c>
       <c r="B15" t="str">
         <v/>
       </c>
       <c r="C15" t="str">
         <v/>
       </c>
       <c r="D15" t="str">
         <v/>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:D15"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:A9"/>
+  <dimension ref="A1:A13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="100.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Warum die Unterweisung Pflicht ist</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v/>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Wer Fahrzeuge für den Betrieb bereitstellt, muss die Fahrer mindestens einmal jährlich</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>unterweisen (u. a. DGUV Vorschrift 70). Ohne dokumentierten Nachweis drohen im Schadenfall</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Haftungs- und Versicherungsprobleme.</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v/>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>DocuFleet plant Unterweisungen, erinnert an die jährliche Wiederholung und dokumentiert die</v>
+        <v>DocuFleet plant Unterweisungen, erinnert an die jährliche Wiederholung und schreibt die</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Teilnahme fälschungssicher. Details im Lexikon: docufleet.de/lexikon/fahrerunterweisung</v>
+        <v>Teilnahme unveränderbar fest. Details im Lexikon: docufleet.de/lexikon/fahrerunterweisung</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>30 Tage kostenlos testen: docufleet.de</v>
       </c>
     </row>
+    <row r="10">
+      <c r="A10" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="str">
+        <v>Diese Vorlage ist ein allgemeines Muster und auf Ihren Betrieb anzupassen. Welche Themen die</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="str">
+        <v>Unterweisung abdecken muss, richtet sich nach Ihrer Gefährdungsbeurteilung und den Vorgaben</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="str">
+        <v>Ihrer Berufsgenossenschaft. Ohne Gewähr auf Vollständigkeit, keine Rechtsberatung.</v>
+      </c>
+    </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:A9"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:A13"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Nachweis</vt:lpstr>
       <vt:lpstr>Themen</vt:lpstr>
       <vt:lpstr>Teilnehmer</vt:lpstr>
       <vt:lpstr>Hinweise</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>