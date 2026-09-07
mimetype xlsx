--- v0 (2026-07-23)
+++ v1 (2026-09-07)
@@ -874,51 +874,51 @@
       </c>
       <c r="C12" t="str">
         <v/>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v/>
       </c>
       <c r="B13" t="str">
         <v/>
       </c>
       <c r="C13" t="str">
         <v/>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:C13"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:A13"/>
+  <dimension ref="A1:A16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="100.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Bestätigung</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v/>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Beide Parteien bestätigen den oben festgehaltenen Zustand des Fahrzeugs zum Zeitpunkt der Übergabe.</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v/>
@@ -944,56 +944,71 @@
         <v/>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>Übernehmer / Fahrer: ______________________________</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v/>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>Hinweis: Ein sauber dokumentierter Fahrzeugzustand schützt beide Seiten — etwa bei der Zuordnung</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>späterer Schäden. DocuFleet erstellt Übergabeprotokolle digital, inklusive Foto und Unterschrift, und</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>verknüpft sie fälschungssicher mit dem Fahrzeug. 30 Tage kostenlos testen: docufleet.de</v>
+        <v>schreibt sie unveränderbar am Fahrzeug fest. 30 Tage kostenlos testen: docufleet.de</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="str">
+        <v>Diese Vorlage ist ein allgemeines Muster und auf Ihren Betrieb anzupassen — ohne Gewähr auf</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="str">
+        <v>Vollständigkeit, keine Rechtsberatung.</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:A13"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:A16"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Übergabeprotokoll</vt:lpstr>
       <vt:lpstr>Schäden &amp; Mängel</vt:lpstr>
       <vt:lpstr>Bestätigung</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>